--- v0 (2025-10-29)
+++ v1 (2026-06-27)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\BK_Leistungsabteilung\Sekretariat\Leistungsabteilung\Veröffentlichungen\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C7B3F3A8-2AB1-4C24-B714-96DFFD2A1EBF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8BAAA99D-7703-4BDD-A927-4FCD500540DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabelle1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029" iterateDelta="1E-4"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="25">
   <si>
     <t>Beneficiario         Empfänger</t>
@@ -79,53 +79,50 @@
   <si>
     <t>SALK – Gemeinnützige Salzburger Landeskliniken Betriebs-Ges.m.b.H.</t>
   </si>
   <si>
     <t xml:space="preserve">Gesellschaft „PRO MENTE Oberösterreich" (Erlenhof)
 Società "PRO MENTE Oberösterreich" (Erlenhof)
 </t>
   </si>
   <si>
     <t>Land Tirol (Tirol Kliniken GmbH)</t>
   </si>
   <si>
     <t>Ermächtigung im Sinne des Artikels 7 des D.P.R. Nr. 197 vom 26.01.1980
 autorizzazione ai sensi dell''art. 7 del D.P.R. 26.01.1980, n. 197</t>
   </si>
   <si>
     <t>Beschluss der Landesregierung Nr. 1133 vom 19.12.2023 "Medizinische Versorgung in Österreich - Ermächtigung zum Abschluss der Vereinbarung mit dem Land Tirol" für den Zeitraum 2024 - 2028
 Delibera della Giunta Provinciale n. 1133 del 19.12.2023 "Assistenza sanitaria all'estero in Austria - autorizzazione alla stipula della convenzione con il Land Tirol" per il periodo 2024 - 2028</t>
   </si>
   <si>
     <t>Suchthilfe Klinik Salzburg gGmbH</t>
   </si>
   <si>
     <t>Ermächtigung laut Beschluss der Landesregierung Nr. 1099 vom 14.12.2021
 autorizzazione in base alla delibera della Giunta Provinciale n. 1099 del 14.12.2021</t>
-  </si>
-[...1 lines deleted...]
-    <t>Importo prev. 2025 voraussichtlicher Betrag 2025</t>
   </si>
   <si>
     <t>Ermächtigung im Sinne des Beschlusses der Landesregierung Nr. 1099 vom 14.12.2021, abgeändert mit Beschluss Nr. 824 vom 01.10.2024
 autorizzazione ai sensi della delibera della Giunta Provinciale n. 1099 del 14.12.2021, modificata con delibera n. 824 del 01.10.2024</t>
   </si>
   <si>
     <t>Beschluss des Generaldirektors Nr. 284 vom 01.04.2025 betreffend den Abschluss einer Vereinbarung zur Behandlung von Lippen-, Kiefer-Gaumenspalten und die Erbringung interdisziplinärer, rekonstruktiver und mikrochirurgischer Leistungen für den Zeitraum vom 01.01.2025 bis zum 31.12.2027
 Delibera del Direttore Generale n. 284 del 01.04.2025 riguardante la stipulazione di una convenzione per cure di labio-palatoschisi e l'esecuzione di prestazioni interdisciplinari ricostruttive e microchirurgiche per il periodo dal 01.01.2025 al 31.12.2027</t>
   </si>
   <si>
     <t>Bechluss des Generaldirektors Nr. 1310 vom 10.12.2024 betreffend den Abschluss einer Vereinbarungen für die Behandlung von Drogenabhängigen in der Kurzzeittherapieeinrichtung 'Haus am Seespitz' für den Zeitraum vom 01.01.2025 bis zum 31.12.2027
 Delibera del Direttore Generale n. 1310 del 10.12.2024 riguardante la stipulazione di una convenzione per la cura di tossicodipendenti nella struttura di riabilitazione a breve termine "Haus am Seespitz" per il periodo dal 01.01.2025 al 31.12.2027</t>
   </si>
   <si>
     <t>Beschluss des Generaldirektors Nr. 1313 vom 10.12.2024 betreffend den Abschluss einer Vereinbarung für die Behandlung im Rehabilitationszentrum "Bad Häring" für den Zeitraum vom 01.01.2025 bis zum 31.12.2027
 Delibera della Direttore Geneale n. 1313 del 10.12.2024 riguardante la stipulazione di una convenzione per l'assistenza presso il Centro di riabilitazione "Bad Häring" per il periodo dal 01.01.2025 al 31.12.2027</t>
   </si>
   <si>
     <t>Beschluss des Generaldirektors Nr. 1632 vom 19.12.2023 betreffend den Abschluss einer Vereinbarung für die Behandlung und Rehabilitation von Personen, die von Alkohol- und/oder Medikamentenmissbrauch bzw. -abhängigkeit betroffen sind, für den Zeitraum vom 01.01.2024 bis zum 31.12.2026
 Delibera del Direttore Generale n. 1632 del 19.12.2023 riguardante la stipulazione di una convenzione per la cura e riabilitazione di persone affette da abuso o dipendenza da alcool e/o da medicinali per il periodo dal 01.01.2024 al 31.12.2026</t>
   </si>
   <si>
     <t>Beschluss des Generaldirektors Nr. 1318 vom 10.12.2024 betreffend den Abschluss einer Vereinbarung für die Behandlung und Rehabilitation von Personen, die an Abhängigkeit von Drogen und anderen Suchtmitteln leiden, in der Langzeittherapiestation  „Erlenhof“ in Prambachkirchen (Österreich)für den Zeitraum vom 01.01.2025 bis zum 31.12.2027
 Delibera del Direttore Generale n. 1318 vom 10.12.2024 riguardante la stipulazione di una convenzione per la cura e riabilitazione di persone affette da abuso o dipendenza da sostanze stupefacenti ed altre forme di dipendenza (abuso grave di sostanze farmacologiche) presso la struttura di riabilitazione di lungodegenza “Erlenhof” a Prambachkirchen (Austria) per il periodo dal 01.01.2025 al 31.12.2027</t>
   </si>
@@ -147,50 +144,53 @@
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Delibera del Direttore Generale n.1633 del 19.12.2023 riguardante la stipulazione di una convenzione </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>per l'assistenza di pazienti adulti altoatesini, affetti da patologie reumatiche per il periodo dal 01.01.2024 al 31.12.2025</t>
     </r>
   </si>
   <si>
     <t>Ermächtigung laut Beschluss der Landesregierung Nr. 1099 vom 14.12.2021
 autorizzazione secondo la delibera della Giunta Provinciale n. 1099 del 14.12.2021</t>
+  </si>
+  <si>
+    <t>Importo speso 2025 Betrag ausgegeben 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
@@ -607,214 +607,214 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M9"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E9" sqref="E9"/>
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.140625" style="5" customWidth="1"/>
     <col min="3" max="3" width="19" style="7" customWidth="1"/>
     <col min="4" max="4" width="59.42578125" style="6" customWidth="1"/>
     <col min="5" max="5" width="44.140625" style="6" customWidth="1"/>
     <col min="6" max="6" width="31.85546875" style="6" customWidth="1"/>
     <col min="7" max="7" width="14.5703125" customWidth="1"/>
     <col min="8" max="8" width="14.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="2"/>
       <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:13" s="1" customFormat="1" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="10" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="8" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="120" x14ac:dyDescent="0.25">
       <c r="A3" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="16"/>
       <c r="C3" s="13">
-        <v>5500000</v>
+        <v>4128694.91</v>
       </c>
       <c r="D3" s="15" t="s">
         <v>12</v>
       </c>
       <c r="E3" s="15" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="15" t="s">
         <v>5</v>
       </c>
       <c r="K3" s="17"/>
       <c r="L3" s="18"/>
       <c r="M3" s="19"/>
     </row>
     <row r="4" spans="1:13" ht="120" x14ac:dyDescent="0.25">
       <c r="A4" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="12"/>
       <c r="C4" s="14">
-        <v>250000</v>
+        <v>305376.59000000003</v>
       </c>
       <c r="D4" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E4" s="11" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F4" s="15" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="150" x14ac:dyDescent="0.25">
       <c r="A5" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="12"/>
       <c r="C5" s="14">
-        <v>100000</v>
+        <v>25640.9</v>
       </c>
       <c r="D5" s="11" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="E5" s="11" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="165" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="12"/>
       <c r="C6" s="14">
-        <v>20000</v>
+        <v>0</v>
       </c>
       <c r="D6" s="11" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="E6" s="11" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="210" x14ac:dyDescent="0.25">
       <c r="A7" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="14">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="D7" s="11" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E7" s="11" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F7" s="15" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="165" x14ac:dyDescent="0.25">
       <c r="A8" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="14">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="D8" s="11" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="F8" s="15" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="120" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B9" s="16"/>
       <c r="C9" s="14">
-        <v>80000</v>
+        <v>71916</v>
       </c>
       <c r="D9" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" s="15" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>5</v>
       </c>
       <c r="K9" s="17"/>
       <c r="L9" s="18"/>
       <c r="M9" s="19"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0" right="0" top="0.39370078740157483" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>