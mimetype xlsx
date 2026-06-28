--- v0 (2026-05-14)
+++ v1 (2026-06-28)
@@ -3,87 +3,87 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30023"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30117"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Amt fuer Grund und wohnortnahe Versorgung\Allgemeines\KOSTEN\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\dejaco_stefan\AppData\Local\Temp\OneNote\16.0\Exported\{A05E11FF-6330-465B-B8C9-3890EA53A464}\NT\40\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E718D668-B17E-4190-91A1-0D4E5FA8415F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0D178170-91F2-4F3D-B3EF-F4F9A2B40B43}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="20052" yWindow="-108" windowWidth="20376" windowHeight="12216" firstSheet="1" activeTab="1" xr2:uid="{CDF00AC5-7364-4B17-A2A5-B7F0E7C554D4}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="23040" windowHeight="14505" firstSheet="1" activeTab="1" xr2:uid="{CDF00AC5-7364-4B17-A2A5-B7F0E7C554D4}"/>
   </bookViews>
   <sheets>
     <sheet name="SWH" sheetId="1" r:id="rId1"/>
     <sheet name="ÄBP" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="455" uniqueCount="285">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="163">
   <si>
     <t>Empfänger</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>MwSt</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
@@ -400,614 +400,246 @@
     <t>Tramin "St. Anna"</t>
   </si>
   <si>
     <t>00497470211</t>
   </si>
   <si>
     <t>Völs am Schlern Schlechtenhof</t>
   </si>
   <si>
     <t>01400240212</t>
   </si>
   <si>
     <t>Welschnofen "Leoheim"</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Kein Ärzteteam</t>
   </si>
   <si>
     <t>Empfänger
 Ricevente</t>
   </si>
   <si>
-    <t>MwSt.Nr.
-[...6 lines deleted...]
-  <si>
     <t>Rechtstitel der Zahlung
 Titolo giuridico del pagamento</t>
   </si>
   <si>
     <t>Jährlicher Betrag
 (Kompetenz)
 Importo annuale
 (competenza)</t>
   </si>
   <si>
     <t xml:space="preserve"> Agreiter Edoardo</t>
   </si>
   <si>
-    <t>IT01622950218</t>
-[...4 lines deleted...]
-  <si>
     <t>Vergütung Ärztliche Bezugsperson Seniorenwohnheim
 Compenso referente sanitario casa di riposo</t>
   </si>
   <si>
     <t xml:space="preserve"> Auer Waltraut</t>
   </si>
   <si>
-    <t>IT01429100215</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Bertamini Enzo</t>
   </si>
   <si>
-    <t>IT00648110211</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Berti Valentina</t>
   </si>
   <si>
-    <t>IT02415820212</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Bonura Francesca Astride</t>
   </si>
   <si>
-    <t>IT01696130218</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Braun Martin</t>
   </si>
   <si>
-    <t>IT02846440218</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Bubmann Samuel Johannes Helmut</t>
   </si>
   <si>
-    <t>IT03218380214</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Cantagallo Marilena</t>
   </si>
   <si>
-    <t>IT02069450688</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Calvisi Pietro Fedele</t>
   </si>
   <si>
-    <t>IT02833830900</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Chiomento Achille</t>
   </si>
   <si>
-    <t>IT00908750219</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Cicala Maria Verena</t>
   </si>
   <si>
-    <t>IT02511310217</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Egger Sybille</t>
   </si>
   <si>
-    <t>IT03107140216</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Fop Ernst</t>
   </si>
   <si>
-    <t>IT03006230217</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Frei Nadia</t>
   </si>
   <si>
-    <t>IT03033660212</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Gamper Hannes</t>
   </si>
   <si>
-    <t>IT02675040212</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Gandini Latha</t>
   </si>
   <si>
-    <t>IT02398610218</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Gostner Christof</t>
-  </si>
-[...4 lines deleted...]
-    <t>GSTCRS72D29D571R</t>
   </si>
   <si>
     <t>Sanatorium bis 04.11.2025
 Haus Ella ab 05.11.2025</t>
   </si>
   <si>
     <t xml:space="preserve"> Hager von Strobele Prainsack Doris</t>
   </si>
   <si>
-    <t>IT02384200214</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Happacher Gudrun</t>
   </si>
   <si>
-    <t>IT03212260214</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Hartung Robert Friedrich</t>
   </si>
   <si>
-    <t>IT02884050218</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Hillebrand Georg</t>
   </si>
   <si>
-    <t>IT03005930213</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Hofer Elisabeth</t>
   </si>
   <si>
-    <t>IT01493900219</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Ianniello Pia</t>
   </si>
   <si>
-    <t>IT02647380217</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Innitzer Brigitte</t>
   </si>
   <si>
-    <t>IT00669050213</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Ivannikova Natalia</t>
   </si>
   <si>
-    <t>IT03162940211</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Klauser Matthias</t>
   </si>
   <si>
-    <t>IT02849010216</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Knoflach Lorenz</t>
   </si>
   <si>
-    <t>IT02288240217</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Kuppelwieser Ulrike</t>
   </si>
   <si>
-    <t>IT02562590212</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Ladurner Jörg</t>
   </si>
   <si>
-    <t>IT02924010214</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Lanthaler Thomas</t>
   </si>
   <si>
-    <t>IT03045010216</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Lazzari Mauro</t>
   </si>
   <si>
-    <t>IT02504480217</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Lintner Karl</t>
   </si>
   <si>
-    <t>IT02560460210</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Lobis Laurin Julian</t>
   </si>
   <si>
-    <t>IT02970970212</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Mair Luca</t>
   </si>
   <si>
-    <t>IT01608560213</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Marino Pasqualina</t>
   </si>
   <si>
-    <t>IT02949060210</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Marsoner Astrid</t>
   </si>
   <si>
-    <t>IT02785010212</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Martini Guido</t>
   </si>
   <si>
-    <t>IT00257808881</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Mittelberger Edeltraud</t>
   </si>
   <si>
-    <t>IT02258480215</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Molon Sabina</t>
   </si>
   <si>
-    <t>IT04305420376</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Morbini Martino</t>
   </si>
   <si>
-    <t>IT03480191208</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Mussner Edmund</t>
   </si>
   <si>
-    <t>IT01414570216</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Perwanger Valentin</t>
   </si>
   <si>
-    <t>IT03018540215</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Pfeifer Sigrid </t>
   </si>
   <si>
-    <t>IT02842820215</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Piccoliori Giuliano</t>
   </si>
   <si>
-    <t>IT00757100219</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Pnini Shira</t>
   </si>
   <si>
-    <t>IT02864520214</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Regini Alfredo</t>
   </si>
   <si>
-    <t>IT02113080713</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Salvio Fabio</t>
   </si>
   <si>
-    <t>IT01979490685</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Santifaller Heinz</t>
   </si>
   <si>
-    <t>IT01755960216</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Seeber Andreas</t>
   </si>
   <si>
-    <t>IT01618840217</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Sigmund Ferdinand</t>
   </si>
   <si>
-    <t>IT01590270219</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Sleiter Simone Michaela</t>
   </si>
   <si>
-    <t>IT02808550210</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Stoll Hannes</t>
   </si>
   <si>
-    <t>IT03172400214</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Trocker Michael</t>
   </si>
   <si>
-    <t>IT02885910212</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Trompedeller Judith</t>
   </si>
   <si>
-    <t>IT02924280213</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Tscholl Waltraud</t>
   </si>
   <si>
-    <t>IT02300050214</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> von Johnston Bernd-Gilbert</t>
   </si>
   <si>
-    <t>IT01484280217</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Waldner Franz Xaver</t>
   </si>
   <si>
-    <t>IT01717140212</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Widmann Klaus</t>
   </si>
   <si>
-    <t>IT01095590210</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Windisch Ingrid</t>
   </si>
   <si>
-    <t>IT01441460217</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> Zöggeler Agnes</t>
-  </si>
-[...4 lines deleted...]
-    <t>ZGGGNS67B62A952W</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1092,202 +724,175 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
-      <diagonal/>
-[...13 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -2332,1779 +1937,1383 @@
       </c>
       <c r="C52" s="13" t="s">
         <v>96</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E52" s="14">
         <v>0</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>97</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="C2:C51" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF12EF59-378A-4195-9FBE-93D93979E41E}">
-  <dimension ref="A1:F265"/>
+  <dimension ref="A1:D265"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="F3" sqref="F3"/>
+      <selection pane="topRight" activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="35.7109375" defaultRowHeight="24.95" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="32.5703125" style="24" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="16384" width="35.7109375" style="22"/>
+    <col min="1" max="1" width="32.5703125" style="23" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="50.28515625" style="23" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="21.85546875" style="24" customWidth="1"/>
+    <col min="4" max="16384" width="35.7109375" style="21"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="18" customFormat="1" ht="108" customHeight="1" thickBot="1">
-      <c r="A1" s="17" t="s">
+    <row r="1" spans="1:3" s="17" customFormat="1" ht="108" customHeight="1" thickBot="1">
+      <c r="A1" s="16" t="s">
         <v>98</v>
       </c>
       <c r="B1" s="15" t="s">
         <v>99</v>
       </c>
       <c r="C1" s="15" t="s">
         <v>100</v>
       </c>
-      <c r="D1" s="16" t="s">
+    </row>
+    <row r="2" spans="1:3" ht="42.75">
+      <c r="A2" s="18" t="s">
         <v>101</v>
       </c>
-      <c r="E1" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A2" s="19" t="s">
+      <c r="B2" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C2" s="20">
+        <v>21960</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="42.75">
+      <c r="A3" s="18" t="s">
         <v>103</v>
       </c>
-      <c r="B2" s="27" t="s">
+      <c r="B3" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C3" s="20">
+        <v>16470</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="42.75">
+      <c r="A4" s="18" t="s">
         <v>104</v>
       </c>
-      <c r="C2" s="27" t="s">
+      <c r="B4" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C4" s="20">
+        <v>21960</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="42.75">
+      <c r="A5" s="18" t="s">
         <v>105</v>
       </c>
-      <c r="D2" s="20" t="s">
+      <c r="B5" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C5" s="20">
+        <v>21960</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="42.75">
+      <c r="A6" s="18" t="s">
         <v>106</v>
       </c>
-      <c r="E2" s="21">
+      <c r="B6" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C6" s="20">
+        <v>24888</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="42.75">
+      <c r="A7" s="18" t="s">
+        <v>107</v>
+      </c>
+      <c r="B7" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C7" s="20">
+        <v>16104</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="42.75" customHeight="1">
+      <c r="A8" s="18" t="s">
+        <v>108</v>
+      </c>
+      <c r="B8" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C8" s="20">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="42.75" customHeight="1">
+      <c r="A9" s="18" t="s">
+        <v>109</v>
+      </c>
+      <c r="B9" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C9" s="20">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="42.75" customHeight="1">
+      <c r="A10" s="18" t="s">
+        <v>110</v>
+      </c>
+      <c r="B10" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C10" s="20">
+        <v>10980</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="42.75">
+      <c r="A11" s="18" t="s">
+        <v>111</v>
+      </c>
+      <c r="B11" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C11" s="20">
+        <v>38064</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="42.75">
+      <c r="A12" s="18" t="s">
+        <v>112</v>
+      </c>
+      <c r="B12" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C12" s="20">
+        <v>19032</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="42.75">
+      <c r="A13" s="18" t="s">
+        <v>113</v>
+      </c>
+      <c r="B13" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C13" s="20">
+        <v>19032</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="42.75">
+      <c r="A14" s="18" t="s">
+        <v>114</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C14" s="20">
+        <v>33550</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="42.75">
+      <c r="A15" s="18" t="s">
+        <v>115</v>
+      </c>
+      <c r="B15" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C15" s="20">
         <v>21960</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="42.75">
-[...29 lines deleted...]
-      <c r="E4" s="21">
+    <row r="16" spans="1:3" ht="42.75">
+      <c r="A16" s="18" t="s">
+        <v>116</v>
+      </c>
+      <c r="B16" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C16" s="20">
+        <v>33550</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="42.75">
+      <c r="A17" s="18" t="s">
+        <v>117</v>
+      </c>
+      <c r="B17" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C17" s="20">
         <v>21960</v>
       </c>
     </row>
-    <row r="5" spans="1:5" ht="42.75">
-[...12 lines deleted...]
-      <c r="E5" s="21">
+    <row r="18" spans="1:4" ht="42.75">
+      <c r="A18" s="18" t="s">
+        <v>118</v>
+      </c>
+      <c r="B18" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C18" s="20">
+        <v>19487.46</v>
+      </c>
+      <c r="D18" s="25" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="42.75" customHeight="1">
+      <c r="A19" s="18" t="s">
+        <v>120</v>
+      </c>
+      <c r="B19" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C19" s="20">
+        <v>19032</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="42.75" customHeight="1">
+      <c r="A20" s="18" t="s">
+        <v>121</v>
+      </c>
+      <c r="B20" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C20" s="20">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="42.75">
+      <c r="A21" s="18" t="s">
+        <v>122</v>
+      </c>
+      <c r="B21" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C21" s="20">
+        <v>19032</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="42.75">
+      <c r="A22" s="18" t="s">
+        <v>123</v>
+      </c>
+      <c r="B22" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C22" s="20">
+        <v>19032</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="42.75">
+      <c r="A23" s="18" t="s">
+        <v>124</v>
+      </c>
+      <c r="B23" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C23" s="20">
+        <v>17446</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="42.75">
+      <c r="A24" s="18" t="s">
+        <v>125</v>
+      </c>
+      <c r="B24" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C24" s="20">
         <v>21960</v>
       </c>
     </row>
-    <row r="6" spans="1:5" ht="42.75">
-[...12 lines deleted...]
-      <c r="E6" s="21">
+    <row r="25" spans="1:4" ht="42.75">
+      <c r="A25" s="18" t="s">
+        <v>126</v>
+      </c>
+      <c r="B25" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C25" s="20">
+        <v>21960</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="42.75">
+      <c r="A26" s="18" t="s">
+        <v>127</v>
+      </c>
+      <c r="B26" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C26" s="20">
+        <v>21960</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="42.75">
+      <c r="A27" s="18" t="s">
+        <v>128</v>
+      </c>
+      <c r="B27" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C27" s="20">
+        <v>21960</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="42.75">
+      <c r="A28" s="18" t="s">
+        <v>129</v>
+      </c>
+      <c r="B28" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C28" s="20">
         <v>24888</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="42.75">
-[...12 lines deleted...]
-      <c r="E7" s="21">
+    <row r="29" spans="1:4" ht="42.75">
+      <c r="A29" s="18" t="s">
+        <v>130</v>
+      </c>
+      <c r="B29" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C29" s="20">
+        <v>17446</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="42.75">
+      <c r="A30" s="18" t="s">
+        <v>131</v>
+      </c>
+      <c r="B30" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C30" s="20">
+        <v>29280</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="42.75">
+      <c r="A31" s="18" t="s">
+        <v>132</v>
+      </c>
+      <c r="B31" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C31" s="20">
+        <v>21960</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="42.75">
+      <c r="A32" s="18" t="s">
+        <v>133</v>
+      </c>
+      <c r="B32" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C32" s="20">
+        <v>21960</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="42.75">
+      <c r="A33" s="18" t="s">
+        <v>134</v>
+      </c>
+      <c r="B33" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C33" s="20">
+        <v>38064</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="42.75">
+      <c r="A34" s="18" t="s">
+        <v>135</v>
+      </c>
+      <c r="B34" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C34" s="20">
+        <v>21960</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="42.75">
+      <c r="A35" s="18" t="s">
+        <v>136</v>
+      </c>
+      <c r="B35" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C35" s="20">
+        <v>18056</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="42.75">
+      <c r="A36" s="18" t="s">
+        <v>137</v>
+      </c>
+      <c r="B36" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C36" s="20">
+        <v>19032</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="42.75">
+      <c r="A37" s="18" t="s">
+        <v>138</v>
+      </c>
+      <c r="B37" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C37" s="20">
+        <v>19032</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="42.75">
+      <c r="A38" s="18" t="s">
+        <v>139</v>
+      </c>
+      <c r="B38" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C38" s="20">
+        <v>39528</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="42.75">
+      <c r="A39" s="18" t="s">
+        <v>140</v>
+      </c>
+      <c r="B39" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C39" s="20">
+        <v>19032</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="42.75">
+      <c r="A40" s="18" t="s">
+        <v>141</v>
+      </c>
+      <c r="B40" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C40" s="20">
+        <v>20130</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="42.75" customHeight="1">
+      <c r="A41" s="18" t="s">
+        <v>142</v>
+      </c>
+      <c r="B41" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C41" s="20">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="42.75">
+      <c r="A42" s="18" t="s">
+        <v>143</v>
+      </c>
+      <c r="B42" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C42" s="20">
         <v>16104</v>
       </c>
     </row>
-    <row r="8" spans="1:5" ht="42.75" customHeight="1">
-[...80 lines deleted...]
-      <c r="E12" s="21">
+    <row r="43" spans="1:3" ht="42.75">
+      <c r="A43" s="18" t="s">
+        <v>144</v>
+      </c>
+      <c r="B43" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C43" s="20">
         <v>19032</v>
       </c>
     </row>
-    <row r="13" spans="1:5" ht="42.75">
-[...12 lines deleted...]
-      <c r="E13" s="21">
+    <row r="44" spans="1:3" ht="42.75">
+      <c r="A44" s="18" t="s">
+        <v>145</v>
+      </c>
+      <c r="B44" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C44" s="20">
         <v>19032</v>
       </c>
     </row>
-    <row r="14" spans="1:5" ht="42.75">
-[...29 lines deleted...]
-      <c r="E15" s="21">
+    <row r="45" spans="1:3" ht="42.75">
+      <c r="A45" s="18" t="s">
+        <v>146</v>
+      </c>
+      <c r="B45" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C45" s="20">
         <v>21960</v>
       </c>
     </row>
-    <row r="16" spans="1:5" ht="42.75">
-[...3 lines deleted...]
-      <c r="B16" s="27" t="s">
+    <row r="46" spans="1:3" ht="42.75">
+      <c r="A46" s="18" t="s">
         <v>147</v>
       </c>
-      <c r="C16" s="27" t="s">
+      <c r="B46" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C46" s="20">
+        <v>43920</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="42.75">
+      <c r="A47" s="18" t="s">
         <v>148</v>
       </c>
-      <c r="D16" s="20" t="s">
-[...7 lines deleted...]
-      <c r="A17" s="19" t="s">
+      <c r="B47" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C47" s="20">
+        <v>19032</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="42.75">
+      <c r="A48" s="18" t="s">
         <v>149</v>
       </c>
-      <c r="B17" s="27" t="s">
+      <c r="B48" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C48" s="20">
+        <v>16104</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="42.75" customHeight="1">
+      <c r="A49" s="18" t="s">
         <v>150</v>
       </c>
-      <c r="C17" s="27" t="s">
+      <c r="B49" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C49" s="20">
+        <v>24888</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="42.75" customHeight="1">
+      <c r="A50" s="18" t="s">
         <v>151</v>
       </c>
-      <c r="D17" s="20" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="21">
+      <c r="B50" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C50" s="20">
+        <v>5490</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="42.75">
+      <c r="A51" s="22" t="s">
+        <v>152</v>
+      </c>
+      <c r="B51" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C51" s="20">
+        <v>16104</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="42.75">
+      <c r="A52" s="18" t="s">
+        <v>153</v>
+      </c>
+      <c r="B52" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C52" s="20">
+        <v>19032</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" ht="42.75">
+      <c r="A53" s="18" t="s">
+        <v>154</v>
+      </c>
+      <c r="B53" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C53" s="20">
+        <v>19032</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="42.75">
+      <c r="A54" s="18" t="s">
+        <v>155</v>
+      </c>
+      <c r="B54" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C54" s="20">
+        <v>16104</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" ht="42.75">
+      <c r="A55" s="18" t="s">
+        <v>156</v>
+      </c>
+      <c r="B55" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C55" s="20">
+        <v>16104</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" ht="42.75">
+      <c r="A56" s="18" t="s">
+        <v>157</v>
+      </c>
+      <c r="B56" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C56" s="20">
+        <v>16104</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" ht="42.75">
+      <c r="A57" s="18" t="s">
+        <v>158</v>
+      </c>
+      <c r="B57" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C57" s="20">
+        <v>16104</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" ht="42.75">
+      <c r="A58" s="18" t="s">
+        <v>159</v>
+      </c>
+      <c r="B58" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C58" s="20">
         <v>21960</v>
       </c>
     </row>
-    <row r="18" spans="1:6" ht="42.75">
-[...40 lines deleted...]
-      <c r="B20" s="27" t="s">
+    <row r="59" spans="1:3" ht="42.75">
+      <c r="A59" s="18" t="s">
         <v>160</v>
       </c>
-      <c r="C20" s="27" t="s">
+      <c r="B59" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C59" s="20">
+        <v>43920</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" ht="42.75">
+      <c r="A60" s="18" t="s">
         <v>161</v>
       </c>
-      <c r="D20" s="20" t="s">
-[...7 lines deleted...]
-      <c r="A21" s="19" t="s">
+      <c r="B60" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C60" s="20">
+        <v>21960</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" ht="42.75">
+      <c r="A61" s="18" t="s">
         <v>162</v>
       </c>
-      <c r="B21" s="27" t="s">
-[...127 lines deleted...]
-      <c r="E28" s="21">
+      <c r="B61" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C61" s="20">
         <v>24888</v>
       </c>
     </row>
-    <row r="29" spans="1:6" ht="42.75">
-[...1200 lines deleted...]
-      <c r="E265" s="21"/>
+    <row r="62" spans="1:3" ht="24.95" customHeight="1">
+      <c r="A62" s="18"/>
+      <c r="C62" s="20"/>
+    </row>
+    <row r="63" spans="1:3" ht="24.95" customHeight="1">
+      <c r="A63" s="18"/>
+      <c r="C63" s="20"/>
+    </row>
+    <row r="64" spans="1:3" ht="24.95" customHeight="1">
+      <c r="A64" s="18"/>
+      <c r="C64" s="20"/>
+    </row>
+    <row r="65" spans="1:3" ht="24.95" customHeight="1">
+      <c r="A65" s="18"/>
+      <c r="C65" s="20"/>
+    </row>
+    <row r="66" spans="1:3" ht="24.95" customHeight="1">
+      <c r="A66" s="18"/>
+      <c r="C66" s="20"/>
+    </row>
+    <row r="67" spans="1:3" ht="24.95" customHeight="1">
+      <c r="A67" s="18"/>
+      <c r="C67" s="20"/>
+    </row>
+    <row r="68" spans="1:3" ht="24.95" customHeight="1">
+      <c r="A68" s="18"/>
+      <c r="C68" s="20"/>
+    </row>
+    <row r="69" spans="1:3" ht="24.95" customHeight="1">
+      <c r="A69" s="18"/>
+      <c r="C69" s="20"/>
+    </row>
+    <row r="70" spans="1:3" ht="24.95" customHeight="1">
+      <c r="A70" s="18"/>
+      <c r="C70" s="20"/>
+    </row>
+    <row r="71" spans="1:3" ht="24.95" customHeight="1">
+      <c r="A71" s="18"/>
+      <c r="C71" s="20"/>
+    </row>
+    <row r="72" spans="1:3" ht="24.95" customHeight="1">
+      <c r="C72" s="20"/>
+    </row>
+    <row r="73" spans="1:3" ht="24.95" customHeight="1">
+      <c r="C73" s="20"/>
+    </row>
+    <row r="74" spans="1:3" ht="24.95" customHeight="1">
+      <c r="C74" s="20"/>
+    </row>
+    <row r="75" spans="1:3" ht="24.95" customHeight="1">
+      <c r="C75" s="20"/>
+    </row>
+    <row r="76" spans="1:3" ht="24.95" customHeight="1">
+      <c r="C76" s="20"/>
+    </row>
+    <row r="77" spans="1:3" ht="24.95" customHeight="1">
+      <c r="C77" s="20"/>
+    </row>
+    <row r="78" spans="1:3" ht="24.95" customHeight="1">
+      <c r="C78" s="20"/>
+    </row>
+    <row r="79" spans="1:3" ht="24.95" customHeight="1">
+      <c r="C79" s="20"/>
+    </row>
+    <row r="80" spans="1:3" ht="24.95" customHeight="1">
+      <c r="C80" s="20"/>
+    </row>
+    <row r="81" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C81" s="20"/>
+    </row>
+    <row r="82" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C82" s="20"/>
+    </row>
+    <row r="83" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C83" s="20"/>
+    </row>
+    <row r="84" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C84" s="20"/>
+    </row>
+    <row r="85" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C85" s="20"/>
+    </row>
+    <row r="86" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C86" s="20"/>
+    </row>
+    <row r="87" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C87" s="20"/>
+    </row>
+    <row r="88" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C88" s="20"/>
+    </row>
+    <row r="89" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C89" s="20"/>
+    </row>
+    <row r="90" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C90" s="20"/>
+    </row>
+    <row r="91" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C91" s="20"/>
+    </row>
+    <row r="92" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C92" s="20"/>
+    </row>
+    <row r="93" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C93" s="20"/>
+    </row>
+    <row r="94" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C94" s="20"/>
+    </row>
+    <row r="95" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C95" s="20"/>
+    </row>
+    <row r="96" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C96" s="20"/>
+    </row>
+    <row r="97" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C97" s="20"/>
+    </row>
+    <row r="98" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C98" s="20"/>
+    </row>
+    <row r="99" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C99" s="20"/>
+    </row>
+    <row r="100" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C100" s="20"/>
+    </row>
+    <row r="101" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C101" s="20"/>
+    </row>
+    <row r="102" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C102" s="20"/>
+    </row>
+    <row r="103" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C103" s="20"/>
+    </row>
+    <row r="104" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C104" s="20"/>
+    </row>
+    <row r="105" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C105" s="20"/>
+    </row>
+    <row r="106" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C106" s="20"/>
+    </row>
+    <row r="107" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C107" s="20"/>
+    </row>
+    <row r="108" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C108" s="20"/>
+    </row>
+    <row r="109" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C109" s="20"/>
+    </row>
+    <row r="110" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C110" s="20"/>
+    </row>
+    <row r="111" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C111" s="20"/>
+    </row>
+    <row r="112" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C112" s="20"/>
+    </row>
+    <row r="113" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C113" s="20"/>
+    </row>
+    <row r="114" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C114" s="20"/>
+    </row>
+    <row r="115" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C115" s="20"/>
+    </row>
+    <row r="116" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C116" s="20"/>
+    </row>
+    <row r="117" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C117" s="20"/>
+    </row>
+    <row r="118" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C118" s="20"/>
+    </row>
+    <row r="119" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C119" s="20"/>
+    </row>
+    <row r="120" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C120" s="20"/>
+    </row>
+    <row r="121" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C121" s="20"/>
+    </row>
+    <row r="122" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C122" s="20"/>
+    </row>
+    <row r="123" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C123" s="20"/>
+    </row>
+    <row r="124" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C124" s="20"/>
+    </row>
+    <row r="125" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C125" s="20"/>
+    </row>
+    <row r="126" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C126" s="20"/>
+    </row>
+    <row r="127" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C127" s="20"/>
+    </row>
+    <row r="128" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C128" s="20"/>
+    </row>
+    <row r="129" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C129" s="20"/>
+    </row>
+    <row r="130" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C130" s="20"/>
+    </row>
+    <row r="131" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C131" s="20"/>
+    </row>
+    <row r="132" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C132" s="20"/>
+    </row>
+    <row r="133" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C133" s="20"/>
+    </row>
+    <row r="134" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C134" s="20"/>
+    </row>
+    <row r="135" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C135" s="20"/>
+    </row>
+    <row r="136" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C136" s="20"/>
+    </row>
+    <row r="137" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C137" s="20"/>
+    </row>
+    <row r="138" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C138" s="20"/>
+    </row>
+    <row r="139" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C139" s="20"/>
+    </row>
+    <row r="140" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C140" s="20"/>
+    </row>
+    <row r="141" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C141" s="20"/>
+    </row>
+    <row r="142" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C142" s="20"/>
+    </row>
+    <row r="143" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C143" s="20"/>
+    </row>
+    <row r="144" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C144" s="20"/>
+    </row>
+    <row r="145" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C145" s="20"/>
+    </row>
+    <row r="146" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C146" s="20"/>
+    </row>
+    <row r="147" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C147" s="20"/>
+    </row>
+    <row r="148" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C148" s="20"/>
+    </row>
+    <row r="149" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C149" s="20"/>
+    </row>
+    <row r="150" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C150" s="20"/>
+    </row>
+    <row r="151" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C151" s="20"/>
+    </row>
+    <row r="152" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C152" s="20"/>
+    </row>
+    <row r="153" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C153" s="20"/>
+    </row>
+    <row r="154" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C154" s="20"/>
+    </row>
+    <row r="155" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C155" s="20"/>
+    </row>
+    <row r="156" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C156" s="20"/>
+    </row>
+    <row r="157" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C157" s="20"/>
+    </row>
+    <row r="158" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C158" s="20"/>
+    </row>
+    <row r="159" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C159" s="20"/>
+    </row>
+    <row r="160" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C160" s="20"/>
+    </row>
+    <row r="161" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C161" s="20"/>
+    </row>
+    <row r="162" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C162" s="20"/>
+    </row>
+    <row r="163" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C163" s="20"/>
+    </row>
+    <row r="164" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C164" s="20"/>
+    </row>
+    <row r="165" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C165" s="20"/>
+    </row>
+    <row r="166" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C166" s="20"/>
+    </row>
+    <row r="167" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C167" s="20"/>
+    </row>
+    <row r="168" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C168" s="20"/>
+    </row>
+    <row r="169" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C169" s="20"/>
+    </row>
+    <row r="170" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C170" s="20"/>
+    </row>
+    <row r="171" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C171" s="20"/>
+    </row>
+    <row r="172" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C172" s="20"/>
+    </row>
+    <row r="173" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C173" s="20"/>
+    </row>
+    <row r="174" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C174" s="20"/>
+    </row>
+    <row r="175" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C175" s="20"/>
+    </row>
+    <row r="176" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C176" s="20"/>
+    </row>
+    <row r="177" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C177" s="20"/>
+    </row>
+    <row r="178" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C178" s="20"/>
+    </row>
+    <row r="179" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C179" s="20"/>
+    </row>
+    <row r="180" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C180" s="20"/>
+    </row>
+    <row r="181" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C181" s="20"/>
+    </row>
+    <row r="182" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C182" s="20"/>
+    </row>
+    <row r="183" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C183" s="20"/>
+    </row>
+    <row r="184" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C184" s="20"/>
+    </row>
+    <row r="185" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C185" s="20"/>
+    </row>
+    <row r="186" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C186" s="20"/>
+    </row>
+    <row r="187" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C187" s="20"/>
+    </row>
+    <row r="188" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C188" s="20"/>
+    </row>
+    <row r="189" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C189" s="20"/>
+    </row>
+    <row r="190" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C190" s="20"/>
+    </row>
+    <row r="191" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C191" s="20"/>
+    </row>
+    <row r="192" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C192" s="20"/>
+    </row>
+    <row r="193" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C193" s="20"/>
+    </row>
+    <row r="194" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C194" s="20"/>
+    </row>
+    <row r="195" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C195" s="20"/>
+    </row>
+    <row r="196" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C196" s="20"/>
+    </row>
+    <row r="197" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C197" s="20"/>
+    </row>
+    <row r="198" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C198" s="20"/>
+    </row>
+    <row r="199" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C199" s="20"/>
+    </row>
+    <row r="200" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C200" s="20"/>
+    </row>
+    <row r="201" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C201" s="20"/>
+    </row>
+    <row r="202" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C202" s="20"/>
+    </row>
+    <row r="203" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C203" s="20"/>
+    </row>
+    <row r="204" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C204" s="20"/>
+    </row>
+    <row r="205" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C205" s="20"/>
+    </row>
+    <row r="206" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C206" s="20"/>
+    </row>
+    <row r="207" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C207" s="20"/>
+    </row>
+    <row r="208" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C208" s="20"/>
+    </row>
+    <row r="209" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C209" s="20"/>
+    </row>
+    <row r="210" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C210" s="20"/>
+    </row>
+    <row r="211" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C211" s="20"/>
+    </row>
+    <row r="212" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C212" s="20"/>
+    </row>
+    <row r="213" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C213" s="20"/>
+    </row>
+    <row r="214" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C214" s="20"/>
+    </row>
+    <row r="215" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C215" s="20"/>
+    </row>
+    <row r="216" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C216" s="20"/>
+    </row>
+    <row r="217" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C217" s="20"/>
+    </row>
+    <row r="218" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C218" s="20"/>
+    </row>
+    <row r="219" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C219" s="20"/>
+    </row>
+    <row r="220" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C220" s="20"/>
+    </row>
+    <row r="221" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C221" s="20"/>
+    </row>
+    <row r="222" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C222" s="20"/>
+    </row>
+    <row r="223" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C223" s="20"/>
+    </row>
+    <row r="224" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C224" s="20"/>
+    </row>
+    <row r="225" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C225" s="20"/>
+    </row>
+    <row r="226" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C226" s="20"/>
+    </row>
+    <row r="227" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C227" s="20"/>
+    </row>
+    <row r="228" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C228" s="20"/>
+    </row>
+    <row r="229" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C229" s="20"/>
+    </row>
+    <row r="230" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C230" s="20"/>
+    </row>
+    <row r="231" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C231" s="20"/>
+    </row>
+    <row r="232" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C232" s="20"/>
+    </row>
+    <row r="233" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C233" s="20"/>
+    </row>
+    <row r="234" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C234" s="20"/>
+    </row>
+    <row r="235" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C235" s="20"/>
+    </row>
+    <row r="236" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C236" s="20"/>
+    </row>
+    <row r="237" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C237" s="20"/>
+    </row>
+    <row r="238" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C238" s="20"/>
+    </row>
+    <row r="239" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C239" s="20"/>
+    </row>
+    <row r="240" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C240" s="20"/>
+    </row>
+    <row r="241" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C241" s="20"/>
+    </row>
+    <row r="242" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C242" s="20"/>
+    </row>
+    <row r="243" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C243" s="20"/>
+    </row>
+    <row r="244" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C244" s="20"/>
+    </row>
+    <row r="245" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C245" s="20"/>
+    </row>
+    <row r="246" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C246" s="20"/>
+    </row>
+    <row r="247" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C247" s="20"/>
+    </row>
+    <row r="248" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C248" s="20"/>
+    </row>
+    <row r="249" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C249" s="20"/>
+    </row>
+    <row r="250" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C250" s="20"/>
+    </row>
+    <row r="251" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C251" s="20"/>
+    </row>
+    <row r="252" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C252" s="20"/>
+    </row>
+    <row r="253" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C253" s="20"/>
+    </row>
+    <row r="254" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C254" s="20"/>
+    </row>
+    <row r="255" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C255" s="20"/>
+    </row>
+    <row r="256" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C256" s="20"/>
+    </row>
+    <row r="257" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C257" s="20"/>
+    </row>
+    <row r="258" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C258" s="20"/>
+    </row>
+    <row r="259" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C259" s="20"/>
+    </row>
+    <row r="260" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C260" s="20"/>
+    </row>
+    <row r="261" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C261" s="20"/>
+    </row>
+    <row r="262" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C262" s="20"/>
+    </row>
+    <row r="263" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C263" s="20"/>
+    </row>
+    <row r="264" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C264" s="20"/>
+    </row>
+    <row r="265" spans="3:3" ht="24.95" customHeight="1">
+      <c r="C265" s="20"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:E95">
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:C95">
     <sortCondition ref="A2:A95"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100DC085ADA73810B4480E6D3E5CA62BDA5" ma:contentTypeVersion="15" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="19468a39bc332ea165594288c14cb559">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6f295ad9-9f95-45ad-a6a9-37439fc94908" xmlns:ns3="893c45b7-cf33-4f47-9e10-200f5101d3ed" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="48024a9f2977c94e58114c0bcaa059c7" ns2:_="" ns3:_="">
     <xsd:import namespace="6f295ad9-9f95-45ad-a6a9-37439fc94908"/>
     <xsd:import namespace="893c45b7-cf33-4f47-9e10-200f5101d3ed"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -4295,71 +3504,80 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="6f295ad9-9f95-45ad-a6a9-37439fc94908">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="893c45b7-cf33-4f47-9e10-200f5101d3ed" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA387C04-A4F3-401F-9657-57F868F9F5A7}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8BBA5F6-D683-41B6-A884-9A6E7BBF04C7}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75B8BBE6-DD8F-4FA5-93C8-AE3875F33566}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FC71B79-DE4C-4D96-A3AF-5663B9B5EA2B}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81F93CE7-3D54-468F-9A63-909846B8B424}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C05A3055-9D3C-4CCF-8C01-20739EDCB262}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Winkler Hannelore</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>